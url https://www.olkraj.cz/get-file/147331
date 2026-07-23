--- v0 (2026-05-20)
+++ v1 (2026-07-23)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Obědy do škol 2025-2026\Vyúčtování\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{392284F9-4883-418E-ACD8-38A4DD34E4B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0DEA505B-3801-49AC-92B1-43E739C8CB47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{EE02AB29-A924-46DE-A9AF-538DEA2ADD4C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EE02AB29-A924-46DE-A9AF-538DEA2ADD4C}"/>
   </bookViews>
   <sheets>
-    <sheet name="1. kolo - II. pololetí" sheetId="1" r:id="rId1"/>
+    <sheet name="1. kolo" sheetId="1" r:id="rId1"/>
     <sheet name="2. kolo - zpětně celý šk. rok" sheetId="2" r:id="rId2"/>
     <sheet name="2. kolo - II. pololetí" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -459,126 +459,126 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office 2013–2022">
@@ -869,200 +869,200 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6DED645-C2BD-4EFA-B7CA-6F7240BAE01D}">
   <dimension ref="A1:E44"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:E2"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="25" style="1" customWidth="1"/>
     <col min="3" max="5" width="14.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="12" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="14"/>
+      <c r="A1" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="30"/>
     </row>
     <row r="2" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="15"/>
-[...3 lines deleted...]
-      <c r="E2" s="17"/>
+      <c r="A2" s="31"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="33"/>
     </row>
     <row r="3" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="19"/>
-[...2 lines deleted...]
-      <c r="E3" s="20"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="21"/>
     </row>
     <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="21"/>
-[...2 lines deleted...]
-      <c r="E4" s="21"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
     </row>
     <row r="5" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="21"/>
-[...2 lines deleted...]
-      <c r="E5" s="21"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
     </row>
     <row r="6" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="21"/>
-[...2 lines deleted...]
-      <c r="E6" s="21"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
     </row>
     <row r="7" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="21"/>
-[...2 lines deleted...]
-      <c r="E7" s="21"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
     </row>
     <row r="8" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="21"/>
-[...2 lines deleted...]
-      <c r="E8" s="21"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A9" s="22"/>
-[...3 lines deleted...]
-      <c r="E9" s="22"/>
+      <c r="A9" s="18"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
     </row>
     <row r="10" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="19"/>
-[...2 lines deleted...]
-      <c r="E10" s="20"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="21"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="25"/>
-      <c r="D11" s="24" t="s">
+      <c r="C11" s="14"/>
+      <c r="D11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="25"/>
+      <c r="E11" s="14"/>
     </row>
     <row r="12" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="29"/>
-      <c r="C12" s="30"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="25"/>
       <c r="D12" s="26"/>
       <c r="E12" s="27"/>
     </row>
     <row r="13" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="29"/>
-      <c r="C13" s="30"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
       <c r="D13" s="26"/>
       <c r="E13" s="27"/>
     </row>
     <row r="14" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="21"/>
-[...2 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="B14" s="23"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A15" s="31"/>
-[...3 lines deleted...]
-      <c r="E15" s="31"/>
+      <c r="A15" s="35"/>
+      <c r="B15" s="35"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
     </row>
     <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="32"/>
-[...2 lines deleted...]
-      <c r="E16" s="32"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
     </row>
     <row r="17" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="4">
         <f>C18*D18</f>
@@ -1298,246 +1298,246 @@
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15" x14ac:dyDescent="0.2">
-      <c r="A44" s="23" t="s">
+      <c r="A44" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="23"/>
-[...1 lines deleted...]
-      <c r="D44" s="23"/>
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
       <c r="E44" s="8">
         <f>SUM(E18:E43)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B11:C11"/>
-    <mergeCell ref="A1:E2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Arial,Obyčejné"&amp;10Přehled podpořených osob, odebraných jednotek a celkových nákladů                                                                                    za období od 1. 2. 2026 do 30. 6. 2026&amp;R&amp;"Arial,Obyčejné"&amp;10Příloha č. 1</oddHeader>
+    <oddHeader>&amp;L&amp;"Arial,Obyčejné"&amp;10Přehled podpořených osob, odebraných jednotek a celkových nákladů                                                                                    za období od 1. 9. 2025 do 30. 6. 2026&amp;R&amp;"Arial,Obyčejné"&amp;10Příloha č. 1</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6FCF3E8-7EAF-4109-9A05-634280485E5A}">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="25" style="1" customWidth="1"/>
     <col min="3" max="5" width="14.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="13"/>
-[...2 lines deleted...]
-      <c r="E1" s="14"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="30"/>
     </row>
     <row r="2" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="15"/>
-[...3 lines deleted...]
-      <c r="E2" s="17"/>
+      <c r="A2" s="31"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="33"/>
     </row>
     <row r="3" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="19"/>
-[...2 lines deleted...]
-      <c r="E3" s="20"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="21"/>
     </row>
     <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="21"/>
-[...2 lines deleted...]
-      <c r="E4" s="21"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
     </row>
     <row r="5" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="21"/>
-[...2 lines deleted...]
-      <c r="E5" s="21"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
     </row>
     <row r="6" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="21"/>
-[...2 lines deleted...]
-      <c r="E6" s="21"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
     </row>
     <row r="7" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="21"/>
-[...2 lines deleted...]
-      <c r="E7" s="21"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
     </row>
     <row r="8" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="21"/>
-[...2 lines deleted...]
-      <c r="E8" s="21"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A9" s="22"/>
-[...3 lines deleted...]
-      <c r="E9" s="22"/>
+      <c r="A9" s="18"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
     </row>
     <row r="10" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="19"/>
-[...2 lines deleted...]
-      <c r="E10" s="20"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="21"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="25"/>
-      <c r="D11" s="24" t="s">
+      <c r="C11" s="14"/>
+      <c r="D11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="25"/>
+      <c r="E11" s="14"/>
     </row>
     <row r="12" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="29"/>
-      <c r="C12" s="30"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="25"/>
       <c r="D12" s="26"/>
       <c r="E12" s="27"/>
     </row>
     <row r="13" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="29"/>
-      <c r="C13" s="30"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
       <c r="D13" s="26"/>
       <c r="E13" s="27"/>
     </row>
     <row r="14" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="21"/>
-[...2 lines deleted...]
-      <c r="E14" s="28"/>
+      <c r="B14" s="23"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A15" s="31"/>
-[...3 lines deleted...]
-      <c r="E15" s="31"/>
+      <c r="A15" s="35"/>
+      <c r="B15" s="35"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
     </row>
     <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="32"/>
-[...2 lines deleted...]
-      <c r="E16" s="32"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
     </row>
     <row r="17" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="4">
         <f>C18*D18</f>
@@ -1773,246 +1773,246 @@
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15" x14ac:dyDescent="0.2">
-      <c r="A44" s="23" t="s">
+      <c r="A44" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="23"/>
-[...1 lines deleted...]
-      <c r="D44" s="23"/>
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
       <c r="E44" s="8">
         <f>SUM(E18:E43)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="A9:E9"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:E16"/>
-    <mergeCell ref="A1:E2"/>
-[...8 lines deleted...]
-    <mergeCell ref="A9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Obyčejné"&amp;10Přehled podpořených osob, odebraných jednotek a celkových nákladů                                                                                    za období od 1. 9. 2025 do 30. 6. 2026&amp;R&amp;"Arial,Obyčejné"&amp;10Příloha č. 1</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86D33045-6924-4DC1-889C-9114CBE0FCE2}">
   <dimension ref="A1:E44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="25" style="1" customWidth="1"/>
     <col min="3" max="5" width="14.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="13"/>
-[...2 lines deleted...]
-      <c r="E1" s="14"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="30"/>
     </row>
     <row r="2" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="15"/>
-[...3 lines deleted...]
-      <c r="E2" s="17"/>
+      <c r="A2" s="31"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="33"/>
     </row>
     <row r="3" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="19"/>
-[...2 lines deleted...]
-      <c r="E3" s="20"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="21"/>
     </row>
     <row r="4" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="21"/>
-[...2 lines deleted...]
-      <c r="E4" s="21"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
     </row>
     <row r="5" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="21"/>
-[...2 lines deleted...]
-      <c r="E5" s="21"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
     </row>
     <row r="6" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="21"/>
-[...2 lines deleted...]
-      <c r="E6" s="21"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
     </row>
     <row r="7" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="21"/>
-[...2 lines deleted...]
-      <c r="E7" s="21"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
     </row>
     <row r="8" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="21"/>
-[...2 lines deleted...]
-      <c r="E8" s="21"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A9" s="22"/>
-[...3 lines deleted...]
-      <c r="E9" s="22"/>
+      <c r="A9" s="18"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
     </row>
     <row r="10" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="19"/>
-[...2 lines deleted...]
-      <c r="E10" s="20"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="21"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="25"/>
-      <c r="D11" s="24" t="s">
+      <c r="C11" s="14"/>
+      <c r="D11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="25"/>
+      <c r="E11" s="14"/>
     </row>
     <row r="12" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="29"/>
-      <c r="C12" s="30"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="25"/>
       <c r="D12" s="26"/>
       <c r="E12" s="27"/>
     </row>
     <row r="13" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="29"/>
-      <c r="C13" s="30"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
       <c r="D13" s="26"/>
       <c r="E13" s="27"/>
     </row>
     <row r="14" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="29"/>
-      <c r="C14" s="30"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="25"/>
       <c r="D14" s="26"/>
       <c r="E14" s="27"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A15" s="33"/>
-[...3 lines deleted...]
-      <c r="E15" s="35"/>
+      <c r="A15" s="15"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="17"/>
     </row>
     <row r="16" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="32"/>
-[...2 lines deleted...]
-      <c r="E16" s="32"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
     </row>
     <row r="17" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="10"/>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11">
         <f>C18*D18</f>
@@ -2248,106 +2248,106 @@
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="10"/>
       <c r="B42" s="10"/>
       <c r="C42" s="10"/>
       <c r="D42" s="10"/>
       <c r="E42" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="10"/>
       <c r="B43" s="10"/>
       <c r="C43" s="10"/>
       <c r="D43" s="10"/>
       <c r="E43" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15" x14ac:dyDescent="0.2">
-      <c r="A44" s="23" t="s">
+      <c r="A44" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="23"/>
-[...1 lines deleted...]
-      <c r="D44" s="23"/>
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
       <c r="E44" s="9">
         <f>SUM(E18:E43)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D11:E11"/>
-    <mergeCell ref="A1:E2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Obyčejné"&amp;10Přehled podpořených osob, odebraných jednotek a celkových nákladů                                                                                    za období od 1. 2. 2026 do 30. 6. 2026&amp;R&amp;"Arial,Obyčejné"&amp;10Příloha č. 1</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>1. kolo - II. pololetí</vt:lpstr>
+      <vt:lpstr>1. kolo</vt:lpstr>
       <vt:lpstr>2. kolo - zpětně celý šk. rok</vt:lpstr>
       <vt:lpstr>2. kolo - II. pololetí</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Floková Marie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>